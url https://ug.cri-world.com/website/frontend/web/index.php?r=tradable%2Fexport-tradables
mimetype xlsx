--- v0 (2026-06-13)
+++ v1 (2026-08-26)
@@ -30,51 +30,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Tradables" sheetId="2" r:id="rId5"/>
     <sheet name="Non-tradables" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>Commodity-Specific Economic Conversion Factors Database For the Republic of Uganda</t>
   </si>
   <si>
     <t>The Ministry of Finance</t>
   </si>
   <si>
     <t>Downloaded on:</t>
   </si>
   <si>
-    <t>June 13,2026</t>
+    <t>August 26,2026</t>
   </si>
   <si>
     <t>Technical support:</t>
   </si>
   <si>
     <t>some@email.address</t>
   </si>
   <si>
     <t>Base Year:</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>HS Code</t>
   </si>
   <si>
     <t>Commodity Type</t>
   </si>
   <si>
     <t>CSCF Base 2019</t>
   </si>
   <si>
     <t>CSCF Updated</t>
   </si>