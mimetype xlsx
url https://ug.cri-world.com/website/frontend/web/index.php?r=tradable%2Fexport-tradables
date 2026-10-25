--- v1 (2026-08-26)
+++ v2 (2026-10-25)
@@ -30,51 +30,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Tradables" sheetId="2" r:id="rId5"/>
     <sheet name="Non-tradables" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>Commodity-Specific Economic Conversion Factors Database For the Republic of Uganda</t>
   </si>
   <si>
     <t>The Ministry of Finance</t>
   </si>
   <si>
     <t>Downloaded on:</t>
   </si>
   <si>
-    <t>August 26,2026</t>
+    <t>October 25,2026</t>
   </si>
   <si>
     <t>Technical support:</t>
   </si>
   <si>
     <t>some@email.address</t>
   </si>
   <si>
     <t>Base Year:</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>HS Code</t>
   </si>
   <si>
     <t>Commodity Type</t>
   </si>
   <si>
     <t>CSCF Base 2019</t>
   </si>
   <si>
     <t>CSCF Updated</t>
   </si>